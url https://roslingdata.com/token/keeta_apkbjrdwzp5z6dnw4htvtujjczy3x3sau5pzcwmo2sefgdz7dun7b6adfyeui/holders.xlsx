--- v0 (2026-09-21)
+++ v1 (2026-09-25)
@@ -84,51 +84,51 @@
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="1"/>
     <col min="2" max="2" width="72" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="32" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Rank</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Holder</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Balance (KEETACHAD·apkb)</t>
+          <t xml:space="preserve">Balance (KEETACHAD)</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Raw balance</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Share</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">keeta_aabpqlbwixvb745vv42xk7n43v2ygdmp7mqocqx4mtxqiyx6ksx2ybqbiweht3i</t>
         </is>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
@@ -168,99 +168,104 @@
         <is>
           <t xml:space="preserve">Value</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">Token</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">keeta_apkbjrdwzp5z6dnw4htvtujjczy3x3sau5pzcwmo2sefgdz7dun7b6adfyeui</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">Symbol</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">KEETACHAD·apkb</t>
+          <t xml:space="preserve">KEETACHAD</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">Name</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">Keetachad NFT #850 - PSV2 - Keetachad NFT #850 from the KeetaChad NFT collection. Token #455 of 1222.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Decimals</t>
         </is>
       </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">Holders</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">Kept in this file</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve">1 (the largest, at most 10000)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">Folded</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-21T13:43:38.446Z</t>
+          <t xml:space="preserve">2026-09-25T07:51:23.740Z</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">Source</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t xml:space="preserve">Rosling Data</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>