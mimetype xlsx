--- v0 (2026-09-24)
+++ v1 (2026-09-26)
@@ -354,44 +354,44 @@
         <is>
           <t xml:space="preserve">7</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">Kept in this file</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve">7 (the largest, at most 10000)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">Folded</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-24T19:30:37.118Z</t>
+          <t xml:space="preserve">2026-09-26T02:20:17.024Z</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">Source</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t xml:space="preserve">Rosling Data</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>