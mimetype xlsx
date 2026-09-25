--- v0 (2026-09-21)
+++ v1 (2026-09-25)
@@ -84,62 +84,83 @@
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="1"/>
     <col min="2" max="2" width="72" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="32" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Rank</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Holder</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Balance (TROL·aniw)</t>
+          <t xml:space="preserve">Balance (TROL)</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Raw balance</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Share</t>
         </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="4">
+        <v>1</v>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">keeta_aniwoiuru4lmtyb2abfzthsrc3rhrwc7ginhlkxdsqtkrecyzlozqe5nws25k</t>
+        </is>
+      </c>
+      <c r="C2" s="5">
+        <v>1000000000</v>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1000000000000000000</t>
+        </is>
+      </c>
+      <c r="E2" s="2">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="1"/>
     <col min="2" max="2" width="72" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Fact</t>
         </is>
       </c>
@@ -147,99 +168,104 @@
         <is>
           <t xml:space="preserve">Value</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">Token</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">keeta_aniwoiuru4lmtyb2abfzthsrc3rhrwc7ginhlkxdsqtkrecyzlozqe5nws25k</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">Symbol</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">TROL·aniw</t>
+          <t xml:space="preserve">TROL</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">Name</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">Troll on  KTA</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Decimals</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve">9</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">Holders</t>
         </is>
       </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">Kept in this file</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 (the largest, at most 10000)</t>
+          <t xml:space="preserve">1 (the largest, at most 10000)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">Folded</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">1970-01-01T00:00:00.000Z</t>
+          <t xml:space="preserve">2026-09-25T01:32:15.257Z</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">Source</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t xml:space="preserve">Rosling Data</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>