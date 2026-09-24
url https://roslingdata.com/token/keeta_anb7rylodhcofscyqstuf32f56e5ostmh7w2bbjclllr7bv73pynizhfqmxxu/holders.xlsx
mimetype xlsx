--- v0 (2026-09-21)
+++ v1 (2026-09-24)
@@ -190,77 +190,82 @@
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">KEETACHAD_NFT·anb7</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">Name</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">Keetachad NFT #1134</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Decimals</t>
         </is>
       </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">Holders</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">Kept in this file</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve">1 (the largest, at most 10000)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">Folded</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-21T06:58:52.054Z</t>
+          <t xml:space="preserve">2026-09-24T09:14:52.710Z</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">Source</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t xml:space="preserve">Rosling Data</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>