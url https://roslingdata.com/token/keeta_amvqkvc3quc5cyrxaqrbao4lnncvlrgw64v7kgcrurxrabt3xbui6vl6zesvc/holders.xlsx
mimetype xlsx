--- v0 (2026-09-25)
+++ v1 (2026-09-26)
@@ -10702,44 +10702,44 @@
         <is>
           <t xml:space="preserve">500</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">Kept in this file</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve">500 (the largest, at most 10000)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">Folded</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-25T14:02:16.669Z</t>
+          <t xml:space="preserve">2026-09-26T14:43:22.098Z</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">Source</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t xml:space="preserve">Rosling Data</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>