--- v0 (2026-09-23)
+++ v1 (2026-09-25)
@@ -10664,77 +10664,82 @@
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">Symbol</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">keeta_amqtgvrm…viqy</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">Name</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Decimals</t>
         </is>
       </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">Holders</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">500</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">Kept in this file</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve">500 (the largest, at most 10000)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">Folded</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-23T14:50:54.577Z</t>
+          <t xml:space="preserve">2026-09-25T13:47:46.787Z</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">Source</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t xml:space="preserve">Rosling Data</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>